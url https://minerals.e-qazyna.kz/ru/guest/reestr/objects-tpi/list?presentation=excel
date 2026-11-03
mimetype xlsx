--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,86 +1,446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622d8fda68ae489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2d6c085b3374cfeaff5b3fdb2954d39.psmdcp" Id="Rf98c1633230d49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b8336b710c4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6de35c57eb774cea9bb704ebdd9ef8e5.psmdcp" Id="Rc6540c3fda6d468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Export" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Export!$A$1:$G$142</x:definedName>
+    <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Export!$A$1:$G$201</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Id субъекта</x:t>
   </x:si>
   <x:si>
     <x:t>Id торга</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование (рус.)</x:t>
   </x:si>
   <x:si>
     <x:t>БИН рабочего органа</x:t>
   </x:si>
   <x:si>
     <x:t>Блоки</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Дата создания</x:t>
   </x:si>
   <x:si>
+    <x:t>участок разведки по блоку K-42-92-(10a-5a-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231040007978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-42-92-(10a-5a-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Создан конкурс</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-42-33-(10d-5b-4), K-42-33-(10d-5b-5), K-42-33-(10b-5g-25), K-42-33-(10v-5v-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-42-33-(10d-5b-4); K-42-33-(10d-5b-5); K-42-33-(10b-5g-25); K-42-33-(10v-5v-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Конкурс ожидается</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-43-30-(10b-5b-15), K-43-30-(10b-5b-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-30-(10b-5b-15); K-43-30-(10b-5b-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку K-43-30-(10v-5a-11)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-30-(10v-5a-11)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку K-43-30-(10v-5a-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-30-(10v-5a-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-43-18-(10d-5g-17), K-43-18-(10d-5g-12), K-43-18-(10d-5g-13), K-43-18-(10d-5g-7), K-43-18-(10d-5g-8), K-43-18-(10d-5g-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5g-17); K-43-18-(10d-5g-12); K-43-18-(10d-5g-13); K-43-18-(10d-5g-7); K-43-18-(10d-5g-8); K-43-18-(10d-5g-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку K-43-18-(10d-5g-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5g-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-43-18-(10d-5g-2), K-43-18-(10d-5g-3), K-43-18-(10d-5g-4), K-43-18-(10d-5g-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5g-2); K-43-18-(10d-5g-3); K-43-18-(10d-5g-4); K-43-18-(10d-5g-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку K-43-18-(10d-5b-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5b-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-43-18-(10d-5b-22), K-43-18-(10d-5b-23)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5b-22); K-43-18-(10d-5b-23)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-43-18-(10d-5b-24), K-43-18-(10d-5b-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5b-24); K-43-18-(10d-5b-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам K-43-18-(10d-5b-16), K-43-18-(10d-5b-17)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-18-(10d-5b-16); K-43-18-(10d-5b-17)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку K-43-24-(10d-5a-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K-43-24-(10d-5a-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-123-(10a-5g-23), L-43-123-(10a-5g-24), L-43-123-(10a-5g-25), L-43-123-(10b-5v-21), L-43-123-(10a-5g-18), L-43-123-(10a-5g-19), L-43-123-(10a-5g-20), L-43-123-(10b-5v-16), L-43-123-(10a-5g-13), L-43-123-(10a-5g-14), L-43-123-(10a-5g-15)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-123-(10a-5g-23); L-43-123-(10a-5g-24); L-43-123-(10a-5g-25); L-43-123-(10b-5v-21); L-43-123-(10a-5g-18); L-43-123-(10a-5g-19); L-43-123-(10a-5g-20); L-43-123-(10b-5v-16); L-43-123-(10a-5g-13); L-43-123-(10a-5g-14); L-43-123-(10a-5g-15)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-123-(10b-5v-22), L-43-123-(10b-5v-23), L-43-123-(10a-5v-20), L-43-123-(10a-5g-16), L-43-123-(10a-5g-17), L-43-123-(10a-5v-15), L-43-123-(10a-5g-11), L-43-123-(10a-5g-12), L-43-123-(10a-5v-10), L-43-123-(10a-5g-6), L-43-123-(10a-5g-7), L-43-123-(10a-5v-5), L-43-123-(10a-5g-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-123-(10b-5v-22); L-43-123-(10b-5v-23); L-43-123-(10a-5v-20); L-43-123-(10a-5g-16); L-43-123-(10a-5g-17); L-43-123-(10a-5v-15); L-43-123-(10a-5g-11); L-43-123-(10a-5g-12); L-43-123-(10a-5v-10); L-43-123-(10a-5g-6); L-43-123-(10a-5g-7); L-43-123-(10a-5v-5); L-43-123-(10a-5g-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-123-(10b-5v-11), L-43-123-(10a-5g-8), L-43-123-(10a-5g-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-123-(10b-5v-11); L-43-123-(10a-5g-8); L-43-123-(10a-5g-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-44-90-(10a-5v-6), L-44-90-(10a-5v-1), L-44-90-(10a-5v-2), L-44-90-(10a-5a-22), L-44-90-(10a-5a-23), L-44-90-(10a-5a-17), L-44-90-(10a-5a-18)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-44-90-(10a-5v-6); L-44-90-(10a-5v-1); L-44-90-(10a-5v-2); L-44-90-(10a-5a-22); L-44-90-(10a-5a-23); L-44-90-(10a-5a-17); L-44-90-(10a-5a-18)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-31-(10b-5g-20), L-43-31-(10v-5v-16), L-43-31-(10v-5v-17), L-43-31-(10v-5v-18), L-43-31-(10v-5v-19), L-43-31-(10b-5g-15), L-43-31-(10v-5v-11), L-43-31-(10v-5v-12), L-43-31-(10v-5v-13), L-43-31-(10v-5v-14), L-43-31-(10b-5g-10), L-43-31-(10v-5v-8), L-43-31-(10v-5v-9), L-43-31-(10v-5v-4), L-43-31-(10b-5b-25), L-43-31-(10v-5a-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-31-(10b-5g-20); L-43-31-(10v-5v-16); L-43-31-(10v-5v-17); L-43-31-(10v-5v-18); L-43-31-(10v-5v-19); L-43-31-(10b-5g-15); L-43-31-(10v-5v-11); L-43-31-(10v-5v-12); L-43-31-(10v-5v-13); L-43-31-(10v-5v-14); L-43-31-(10b-5g-10); L-43-31-(10v-5v-8); L-43-31-(10v-5v-9); L-43-31-(10v-5v-4); L-43-31-(10b-5b-25); L-43-31-(10v-5a-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-31-(10v-5v-6), L-43-31-(10v-5v-7), L-43-31-(10v-5v-2), L-43-31-(10v-5v-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-31-(10v-5v-6); L-43-31-(10v-5v-7); L-43-31-(10v-5v-2); L-43-31-(10v-5v-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку L-43-31-(10b-5g-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-31-(10b-5g-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку L-43-31-(10v-5v-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-31-(10v-5v-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-4-(10d-5g-19), L-43-4-(10d-5g-14), L-43-4-(10d-5g-9), L-43-4-(10d-5g-10), L-43-4-(10e-5v-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-4-(10d-5g-19); L-43-4-(10d-5g-14); L-43-4-(10d-5g-9); L-43-4-(10d-5g-10); L-43-4-(10e-5v-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-12-(10e-5v-5), L-43-12-(10e-5g-1), L-43-12-(10e-5a-25), L-43-12-(10e-5b-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-12-(10e-5v-5); L-43-12-(10e-5g-1); L-43-12-(10e-5a-25); L-43-12-(10e-5b-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам L-43-5-(10a-5a-23), L-43-5-(10a-5a-24), L-43-5-(10a-5a-18), L-43-5-(10a-5a-20)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-5-(10a-5a-23); L-43-5-(10a-5a-24); L-43-5-(10a-5a-18); L-43-5-(10a-5a-20)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку L-43-5-(10a-5a-19)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-5-(10a-5a-19)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокамL-43-4-(10v-5a-3,4,5), L-43-4-(10v-5b-1,2,3), M-43-136-(10e-5v-23,24,25), M-43-136-(10e-5g-21,23,24), M-43-136-(10e-5v-18,19,20), M-43-136-(10e-5g-16,17,18,19), M-43-136-(10e-5v-13,14,15), M-43-136-(10e-5g-11,12), M-43-136-(10e-5v-8,9,10), M-43-136-(10e-5g-6,7), M-43-136-(10e-5v-3,4,5), M-43-136-(10e-5g-2,3,1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L-43-4-(10v-5a-3); L-43-4-(10v-5a-4); L-43-4-(10v-5a-5); L-43-4-(10v-5b-1); L-43-4-(10v-5b-2); L-43-4-(10v-5b-3); M-43-136-(10e-5v-23); M-43-136-(10e-5v-24); M-43-136-(10e-5v-25); M-43-136-(10e-5g-21); M-43-136-(10e-5g-23); M-43-136-(10e-5g-24); M-43-136-(10e-5v-18); M-43-136-(10e-5v-19); M-43-136-(10e-5v-20); M-43-136-(10e-5g-16); M-43-136-(10e-5g-17); M-43-136-(10e-5g-18); M-43-136-(10e-5g-19); M-43-136-(10e-5v-13); M-43-136-(10e-5v-14); M-43-136-(10e-5v-15); M-43-136-(10e-5g-11); M-43-136-(10e-5g-12); M-43-136-(10e-5v-8); M-43-136-(10e-5v-9); M-43-136-(10e-5v-10); M-43-136-(10e-5g-6); M-43-136-(10e-5g-7); M-43-136-(10e-5v-3); M-43-136-(10e-5v-4); M-43-136-(10e-5v-5); M-43-136-(10e-5g-2); M-43-136-(10e-5g-3); M-43-136-(10e-5g-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-136-(10e-5g-13), M-43-136-(10e-5g-8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-136-(10e-5g-13); M-43-136-(10e-5g-8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10a-5v-24,25), M-43-141-(10a-5g-21,22,23), M-43-141-(10a-5v-19,20), M-43-141-(10a-5g-16,17,18,19), M-43-141-(10a-5v-14,15), M-43-141-(10a-5g-11,12,13,14,15), M-43-141-(10b-5v-11), M-43-141-(10a-5v-10), M-43-141-(10a-5g-6,7,8,9,10), M-43-141-(10b-5v-6), M-43-141-(10a-5v-5), M-43-141-(10a-5g-1,2,3,4,5), M-43-141-(10b-5v-1,2), M-43-141-(10a-5a-25), M-43-141-(10a-5b-21,22,23,24,25), M-43-141-(10b-5a-21,22,23,24,25), M-43-141-(10b-5b-21), M-43-141-(10a-5a-20)...</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10a-5v-24); M-43-141-(10a-5v-25); M-43-141-(10a-5g-21); M-43-141-(10a-5g-22); M-43-141-(10a-5g-23); M-43-141-(10a-5v-19); M-43-141-(10a-5v-20); M-43-141-(10a-5g-16); M-43-141-(10a-5g-17); M-43-141-(10a-5g-18); M-43-141-(10a-5g-19); M-43-141-(10a-5v-14); M-43-141-(10a-5v-15); M-43-141-(10a-5g-11); M-43-141-(10a-5g-12); M-43-141-(10a-5g-13); M-43-141-(10a-5g-14); M-43-141-(10a-5g-15); M-43-141-(10b-5v-11); M-43-141-(10a-5v-10); M-43-141-(10a-5g-6); M-43-141-(10a-5g-7); M-43-141-(10a-5g-8); M-43-141-(10a-5g-9); M-43-141-(10a-5g-10); M-43-141-(10b-5v-6); M-43-141-(10a-5v-5); M-43-141-(10a-5g-1); M-43-141-(10a-5g-2); M-43-141-(10a-5g-3); M-43-141-(10a-5g-4); M-43-141-(10a-5g-5); M-43-141-(10b-5v-1); M-43-141-(10b-5v-2); M-43-141-(10a-5a-25); M-43-141-(10a-5b-21); M-43-141-(10a-5b-22); M-43-141-(10a-5b-23); M-43-141-(10a-5b-24); M-43-141-(10a-5b-25); M-43-141-(10b-5a-21); M-43-141-(10b-5a-22); M-43-141-(10b-5a-23); M-43-141-(10b-5a-24); M-43-141-(10b-5a-25); M-43-141-(10b-5b-21); M-43-141-(10a-5a-20); M-43-141-(10a-5b-16); M-43-141-(10a-5b-17); M-43-141-(10a-5b-18); M-43-141-(10b-5a-17); M-43-141-(10b-5a-18); M-43-141-(10b-5a-19); M-43-141-(10b-5a-20); M-43-141-(10b-5b-16); M-43-141-(10b-5b-17); M-43-141-(10a-5a-15); M-43-141-(10a-5b-11); M-43-141-(10a-5b-12); M-43-141-(10b-5a-15); M-43-141-(10b-5b-11); M-43-141-(10b-5b-12); M-43-141-(10b-5b-13); M-43-141-(10a-5a-10); M-43-141-(10a-5b-6); M-43-141-(10a-5b-7); M-43-141-(10a-5a-5); M-43-141-(10a-5b-1); M-43-141-(10a-5b-2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10b-5g-11), M-43-141-(10b-5g-15), M-43-141-(10b-5g-6), M-43-141-(10b-5g-7), M-43-141-(10b-5g-8), M-43-141-(10b-5g-9), M-43-141-(10b-5g-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10b-5g-11); M-43-141-(10b-5g-15); M-43-141-(10b-5g-6); M-43-141-(10b-5g-7); M-43-141-(10b-5g-8); M-43-141-(10b-5g-9); M-43-141-(10b-5g-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10v-5a-16), M-43-141-(10v-5a-17), M-43-141-(10v-5a-18), M-43-141-(10v-5a-19), M-43-141-(10v-5a-11)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10v-5a-16); M-43-141-(10v-5a-17); M-43-141-(10v-5a-18); M-43-141-(10v-5a-19); M-43-141-(10v-5a-11)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10v-5a-12), M-43-141-(10v-5a-13), M-43-141-(10v-5a-14), M-43-141-(10v-5a-6), M-43-141-(10v-5a-7), M-43-141-(10v-5a-8), M-43-141-(10v-5a-9), M-43-141-(10v-5a-1), M-43-141-(10v-5a-2), M-43-141-(10v-5a-3), M-43-141-(10v-5a-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10v-5a-12); M-43-141-(10v-5a-13); M-43-141-(10v-5a-14); M-43-141-(10v-5a-6); M-43-141-(10v-5a-7); M-43-141-(10v-5a-8); M-43-141-(10v-5a-9); M-43-141-(10v-5a-1); M-43-141-(10v-5a-2); M-43-141-(10v-5a-3); M-43-141-(10v-5a-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10v-5a-15), M-43-141-(10v-5b-11), M-43-141-(10v-5a-10), M-43-141-(10v-5b-6), M-43-141-(10v-5a-5), M-43-141-(10v-5b-1), M-43-129-(10e-5v-21), M-43-129-(10e-5v-22), M-43-129-(10e-5v-23), M-43-129-(10e-5v-24), M-43-129-(10e-5v-25), M-43-129-(10e-5g-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10v-5a-15); M-43-141-(10v-5b-11); M-43-141-(10v-5a-10); M-43-141-(10v-5b-6); M-43-141-(10v-5a-5); M-43-141-(10v-5b-1); M-43-129-(10e-5v-21); M-43-129-(10e-5v-22); M-43-129-(10e-5v-23); M-43-129-(10e-5v-24); M-43-129-(10e-5v-25); M-43-129-(10e-5g-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10b-5a-9), M-43-141-(10b-5a-10), M-43-141-(10b-5b-6), M-43-141-(10b-5b-7), M-43-141-(10b-5b-8), M-43-141-(10b-5a-2), M-43-141-(10b-5a-3), M-43-141-(10b-5a-4), M-43-141-(10b-5a-5), M-43-141-(10b-5b-1), M-43-141-(10b-5b-2), M-43-141-(10b-5b-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10b-5a-9); M-43-141-(10b-5a-10); M-43-141-(10b-5b-6); M-43-141-(10b-5b-7); M-43-141-(10b-5b-8); M-43-141-(10b-5a-2); M-43-141-(10b-5a-3); M-43-141-(10b-5a-4); M-43-141-(10b-5a-5); M-43-141-(10b-5b-1); M-43-141-(10b-5b-2); M-43-141-(10b-5b-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-141-(10b-5b-9), M-43-141-(10b-5b-10), M-43-141-(10b-5b-4), M-43-141-(10b-5b-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-141-(10b-5b-9); M-43-141-(10b-5b-10); M-43-141-(10b-5b-4); M-43-141-(10b-5b-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-129-(10d-5g-24), M-43-129-(10d-5g-25), M-43-129-(10d-5g-20), M-43-129-(10e-5v-16), M-43-129-(10e-5v-17), M-43-129-(10e-5v-18), M-43-129-(10e-5v-19), M-43-129-(10e-5v-20), M-43-129-(10d-5g-15), M-43-129-(10e-5v-11), M-43-129-(10e-5v-12), M-43-129-(10e-5v-13), M-43-129-(10e-5v-14), M-43-129-(10d-5v-8), M-43-129-(10d-5v-9), M-43-129-(10d-5v-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-129-(10d-5g-24); M-43-129-(10d-5g-25); M-43-129-(10d-5g-20); M-43-129-(10e-5v-16); M-43-129-(10e-5v-17); M-43-129-(10e-5v-18); M-43-129-(10e-5v-19); M-43-129-(10e-5v-20); M-43-129-(10d-5g-15); M-43-129-(10e-5v-11); M-43-129-(10e-5v-12); M-43-129-(10e-5v-13); M-43-129-(10e-5v-14); M-43-129-(10d-5v-8); M-43-129-(10d-5v-9); M-43-129-(10d-5v-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-129-(10d-5g-6), M-43-129-(10d-5g-7), M-43-129-(10d-5g-8), M-43-129-(10d-5g-9), M-43-129-(10d-5g-10), M-43-129-(10e-5v-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-129-(10d-5g-6); M-43-129-(10d-5g-7); M-43-129-(10d-5g-8); M-43-129-(10d-5g-9); M-43-129-(10d-5g-10); M-43-129-(10e-5v-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-129-(10e-5b-19), M-43-129-(10e-5b-20), M-43-129-(10e-5b-14), M-43-129-(10e-5b-15), M-43-129-(10e-5b-7), M-43-129-(10e-5b-8), M-43-129-(10e-5b-9), M-43-129-(10e-5b-10), M-43-129-(10e-5b-1), M-43-129-(10e-5b-2), M-43-129-(10e-5b-3), M-43-129-(10e-5b-4), M-43-129-(10e-5b-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-129-(10e-5b-19); M-43-129-(10e-5b-20); M-43-129-(10e-5b-14); M-43-129-(10e-5b-15); M-43-129-(10e-5b-7); M-43-129-(10e-5b-8); M-43-129-(10e-5b-9); M-43-129-(10e-5b-10); M-43-129-(10e-5b-1); M-43-129-(10e-5b-2); M-43-129-(10e-5b-3); M-43-129-(10e-5b-4); M-43-129-(10e-5b-5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-129-(10d-5b-12), M-43-129-(10d-5b-7), M-43-129-(10d-5b-2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-129-(10d-5b-12); M-43-129-(10d-5b-7); M-43-129-(10d-5b-2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-45-122-(10v-5g-9), M-45-122-(10v-5g-3), M-45-122-(10v-5g-4), M-45-122-(10v-5g-5), M-45-122-(10v-5b-24), M-45-122-(10v-5b-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-45-122-(10v-5g-9); M-45-122-(10v-5g-3); M-45-122-(10v-5g-4); M-45-122-(10v-5g-5); M-45-122-(10v-5b-24); M-45-122-(10v-5b-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку M-44-113-(10d-5v-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-113-(10d-5v-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-44-113-(10d-5v-5), M-44-113-(10d-5g-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-113-(10d-5v-5); M-44-113-(10d-5g-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку M-44-113-(10d-5a-23)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-113-(10d-5a-23)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку M-44-113-(10d-5a-24)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-113-(10d-5a-24)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-44-113-(10d-5a-25), M-44-113-(10d-5b-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-113-(10d-5a-25); M-44-113-(10d-5b-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку M-45-98-(10d-5v-12)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-45-98-(10d-5v-12)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-87-(10e-5g-25), M-43-88-(10g-5v-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-87-(10e-5g-25); M-43-88-(10g-5v-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку M-44-93-(10e-5g-20)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-93-(10e-5g-20)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку M-43-88-(10a-5a-14)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-88-(10a-5a-14)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-88-(10a-5a-15), M-43-88-(10a-5b-11)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-88-(10a-5a-15); M-43-88-(10a-5b-11)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-88-(10b-5a-15), M-43-88-(10b-5b-11), M-43-88-(10b-5b-12)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-88-(10b-5a-15); M-43-88-(10b-5b-11); M-43-88-(10b-5b-12)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-44-92-(10a-5b-5), M-44-80-(10g-5g-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-92-(10a-5b-5); M-44-80-(10g-5g-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-44-76-(10e-5b-5), M-44-76-(10v-5g-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-44-76-(10e-5b-5); M-44-76-(10v-5g-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-40-57-(10e-5g-3), M-40-57-(10e-5g-4), M-40-57-(10e-5b-23), M-40-57-(10e-5b-24), M-40-57-(10e-5b-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-40-57-(10e-5g-3); M-40-57-(10e-5g-4); M-40-57-(10e-5b-23); M-40-57-(10e-5b-24); M-40-57-(10e-5b-25)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-19-(10b-5v-13), M-43-19-(10b-5v-14)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-19-(10b-5v-13); M-43-19-(10b-5v-14)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-19-(10a-5g-10), M-43-19-(10b-5v-6), M-43-19-(10b-5v-7), M-43-19-(10b-5v-8), M-43-19-(10a-5g-5), M-43-19-(10b-5v-1), M-43-19-(10b-5v-2), M-43-19-(10b-5v-3), M-43-19-(10a-5b-25), M-43-19-(10b-5a-21), M-43-19-(10b-5a-22), M-43-19-(10b-5a-23)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-19-(10a-5g-10); M-43-19-(10b-5v-6); M-43-19-(10b-5v-7); M-43-19-(10b-5v-8); M-43-19-(10a-5g-5); M-43-19-(10b-5v-1); M-43-19-(10b-5v-2); M-43-19-(10b-5v-3); M-43-19-(10a-5b-25); M-43-19-(10b-5a-21); M-43-19-(10b-5a-22); M-43-19-(10b-5a-23)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-19-(10b-5b-18), M-43-19-(10b-5b-19), M-43-19-(10b-5b-20), M-43-19-(10b-5b-13), M-43-19-(10b-5b-14), M-43-19-(10b-5b-15)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-19-(10b-5b-18); M-43-19-(10b-5b-19); M-43-19-(10b-5b-20); M-43-19-(10b-5b-13); M-43-19-(10b-5b-14); M-43-19-(10b-5b-15)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-1-(10g-5a-11,12,13,14,15), M-43-1-(10g-5b-11,12,13,14,15), M-43-1-(10d-5a-11,12,13,14,15), M-43-1-(10d-5b-11,12,13), M-43-1-(10g-5a-6,7,8,9,10), M-43-1-(10g-5b-6,7,8,9,10), M-43-1-(10d-5a-6,7,8,9,10), M-43-1-(10d-5b-6,7,8,9), M-43-1-(10g-5a-1,2,3,4,5), M-43-1-(10g-5b-1,2,3,4,5), M-43-1-(10d-5a-1,2,3,4,5), M-43-1-(10d-5b-1,2,3,4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-1-(10g-5a-11); M-43-1-(10g-5a-12); M-43-1-(10g-5a-13); M-43-1-(10g-5a-14); M-43-1-(10g-5a-15); M-43-1-(10g-5b-11); M-43-1-(10g-5b-12); M-43-1-(10g-5b-13); M-43-1-(10g-5b-14); M-43-1-(10g-5b-15); M-43-1-(10d-5a-11); M-43-1-(10d-5a-12); M-43-1-(10d-5a-13); M-43-1-(10d-5a-14); M-43-1-(10d-5a-15); M-43-1-(10d-5b-11); M-43-1-(10d-5b-12); M-43-1-(10d-5b-13); M-43-1-(10g-5a-6); M-43-1-(10g-5a-7); M-43-1-(10g-5a-8); M-43-1-(10g-5a-9); M-43-1-(10g-5a-10); M-43-1-(10g-5b-6); M-43-1-(10g-5b-7); M-43-1-(10g-5b-8); M-43-1-(10g-5b-9); M-43-1-(10g-5b-10); M-43-1-(10d-5a-6); M-43-1-(10d-5a-7); M-43-1-(10d-5a-8); M-43-1-(10d-5a-9); M-43-1-(10d-5a-10); M-43-1-(10d-5b-6); M-43-1-(10d-5b-7); M-43-1-(10d-5b-8); M-43-1-(10d-5b-9); M-43-1-(10g-5a-1); M-43-1-(10g-5a-2); M-43-1-(10g-5a-3); M-43-1-(10g-5a-4); M-43-1-(10g-5a-5); M-43-1-(10g-5b-1); M-43-1-(10g-5b-2); M-43-1-(10g-5b-3); M-43-1-(10g-5b-4); M-43-1-(10g-5b-5); M-43-1-(10d-5a-1); M-43-1-(10d-5a-2); M-43-1-(10d-5a-3); M-43-1-(10d-5a-4); M-43-1-(10d-5a-5); M-43-1-(10d-5b-1); M-43-1-(10d-5b-2); M-43-1-(10d-5b-3); M-43-1-(10d-5b-4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блокам M-43-2-(10g-5a-8), M-43-2-(10g-5a-9), M-43-2-(10g-5a-10), M-43-2-(10g-5b-6), M-43-2-(10g-5b-7), M-43-2-(10g-5b-8), M-43-2-(10g-5a-3), M-43-2-(10g-5a-4), M-43-2-(10g-5a-5), M-43-2-(10g-5b-1), M-43-2-(10g-5b-2), M-43-2-(10g-5b-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-43-2-(10g-5a-8); M-43-2-(10g-5a-9); M-43-2-(10g-5a-10); M-43-2-(10g-5b-6); M-43-2-(10g-5b-7); M-43-2-(10g-5b-8); M-43-2-(10g-5a-3); M-43-2-(10g-5a-4); M-43-2-(10g-5a-5); M-43-2-(10g-5b-1); M-43-2-(10g-5b-2); M-43-2-(10g-5b-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>участок разведки по блоку N-42-132-(10e-5a-21)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-42-132-(10e-5a-21)</x:t>
+  </x:si>
+  <x:si>
     <x:t>участок разведки по блокам M-43-59-(10г-5г-3), M-43-59-(10г-5г-4)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>231040007978</x:t>
   </x:si>
   <x:si>
     <x:t>M-43-59-(10g-5g-3); M-43-59-(10g-5g-4); M-43-59-(10g-5g-3); M-43-59-(10g-5g-4)</x:t>
   </x:si>
   <x:si>
     <x:t>Протокол подписан</x:t>
   </x:si>
   <x:si>
     <x:t>участок разведки по блокам M-45-97-(10v-5b-12), M-45-97-(10v-5b-13), M-45-97-(10v-5b-16), M-45-97-(10v-5b-17)</x:t>
   </x:si>
   <x:si>
     <x:t>M-45-97-(10v-5b-16); M-45-97-(10v-5b-17); M-45-97-(10v-5b-12); M-45-97-(10v-5b-13)</x:t>
   </x:si>
   <x:si>
     <x:t>участок разведки по блокам M-45-97-(10v-5b-18), M-45-97-(10v-5b-19)</x:t>
   </x:si>
   <x:si>
     <x:t>M-45-97-(10v-5b-18); M-45-97-(10v-5b-19)</x:t>
   </x:si>
   <x:si>
     <x:t>Произведена оплата</x:t>
   </x:si>
   <x:si>
     <x:t>участок разведки по блокам M-45-99-(10g-5v-23), M-45-99-(10g-5v-24), M-45-99-(10g-5v-25)</x:t>
   </x:si>
@@ -1043,3287 +1403,4644 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G142"/>
+  <x:dimension ref="A1:G201"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="60.710625" style="0" customWidth="1"/>
     <x:col min="4" max="7" width="20.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2">
-        <x:v>3.32506863532E+17</x:v>
+        <x:v>3.40982005259E+17</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>3.33087027299E+17</x:v>
+        <x:v>3.41046624764E+17</x:v>
       </x:c>
       <x:c r="C2" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D2" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G2" s="4">
-        <x:v>46218.6674019907</x:v>
+        <x:v>46316.7593201273</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="2">
-        <x:v>3.26639311702E+17</x:v>
+        <x:v>3.40981962777E+17</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>3.26646333879E+17</x:v>
+        <x:v>3.41046561194E+17</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F3" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="4">
-        <x:v>46150.7559224768</x:v>
+        <x:v>46316.7588284375</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2">
-        <x:v>3.26639219635E+17</x:v>
+        <x:v>3.40981913982E+17</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>3.26646266197E+17</x:v>
+        <x:v>3.4104650799E+17</x:v>
       </x:c>
       <x:c r="C4" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D4" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E4" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="D4" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="4">
-        <x:v>46150.7548568866</x:v>
+        <x:v>46316.7582636806</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2">
-        <x:v>3.24651283872E+17</x:v>
+        <x:v>3.40981886394E+17</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>3.24656032476E+17</x:v>
+        <x:v>3.41046450957E+17</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F5" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="4">
-        <x:v>46127.7463411111</x:v>
+        <x:v>46316.757944375</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2">
-        <x:v>3.2465123416E+17</x:v>
+        <x:v>3.40981759864E+17</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>3.24656115091E+17</x:v>
+        <x:v>3.4104638749E+17</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F6" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="4">
-        <x:v>46127.7457657407</x:v>
+        <x:v>46316.7564799074</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2">
-        <x:v>3.24651062857E+17</x:v>
+        <x:v>3.40981342349E+17</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>3.24656521773E+17</x:v>
+        <x:v>3.41046333942E+17</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G7" s="4">
-        <x:v>46127.7437830671</x:v>
+        <x:v>46316.7516475579</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2">
-        <x:v>3.24650991557E+17</x:v>
+        <x:v>3.40981275932E+17</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>3.24656437183E+17</x:v>
+        <x:v>3.41046232394E+17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G8" s="4">
-        <x:v>46127.7429578356</x:v>
+        <x:v>46316.7508788426</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2">
-        <x:v>3.24650936123E+17</x:v>
+        <x:v>3.40981227165E+17</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>3.24656394249E+17</x:v>
+        <x:v>3.4104607449E+17</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4">
-        <x:v>46127.7423162384</x:v>
+        <x:v>46316.7503144097</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2">
-        <x:v>3.24650861345E+17</x:v>
+        <x:v>3.40981186942E+17</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>3.2465635411E+17</x:v>
+        <x:v>3.41046018542E+17</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4">
-        <x:v>46127.7414507523</x:v>
+        <x:v>46316.7498488657</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2">
-        <x:v>3.24650806087E+17</x:v>
+        <x:v>3.40981102947E+17</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>3.24656312794E+17</x:v>
+        <x:v>3.41045936471E+17</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G11" s="4">
-        <x:v>46127.7408111921</x:v>
+        <x:v>46316.7488767014</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2">
-        <x:v>3.24650754245E+17</x:v>
+        <x:v>3.40980949736E+17</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>3.2465625259E+17</x:v>
+        <x:v>3.41045074115E+17</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G12" s="4">
-        <x:v>46127.740211169</x:v>
+        <x:v>46316.7471034259</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2">
-        <x:v>3.24650681826E+17</x:v>
+        <x:v>3.40980898131E+17</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>3.24656208348E+17</x:v>
+        <x:v>3.41044981903E+17</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G13" s="4">
-        <x:v>46127.7393729861</x:v>
+        <x:v>46316.7465061458</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2">
-        <x:v>3.24650482287E+17</x:v>
+        <x:v>3.40980794178E+17</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>3.24656163076E+17</x:v>
+        <x:v>3.41044916399E+17</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G14" s="4">
-        <x:v>46127.7370635069</x:v>
+        <x:v>46316.7453029861</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2">
-        <x:v>3.24280677183E+17</x:v>
+        <x:v>3.40980644603E+17</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>3.24752252425E+17</x:v>
+        <x:v>3.41044836852E+17</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F15" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="4">
-        <x:v>46123.4569118403</x:v>
+        <x:v>46316.743571794</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2">
-        <x:v>3.24280588115E+17</x:v>
+        <x:v>3.40980586531E+17</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>3.24752027027E+17</x:v>
+        <x:v>3.41044777616E+17</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G16" s="4">
-        <x:v>46123.4558809606</x:v>
+        <x:v>46316.7428996644</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2">
-        <x:v>3.24280533611E+17</x:v>
+        <x:v>3.409804283E+17</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>3.24752965018E+17</x:v>
+        <x:v>3.4104461877E+17</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G17" s="4">
-        <x:v>46123.4552501273</x:v>
+        <x:v>46316.741068287</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2">
-        <x:v>3.24280408163E+17</x:v>
+        <x:v>3.40980356806E+17</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>3.24753127578E+17</x:v>
+        <x:v>3.41044487579E+17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G18" s="4">
-        <x:v>46123.4537981829</x:v>
+        <x:v>46316.7402408102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2">
-        <x:v>3.24280325732E+17</x:v>
+        <x:v>3.40980187317E+17</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>3.24753356582E+17</x:v>
+        <x:v>3.41044443561E+17</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G19" s="4">
-        <x:v>46123.4528441204</x:v>
+        <x:v>46316.7382791319</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2">
-        <x:v>3.24280254442E+17</x:v>
+        <x:v>3.40980053931E+17</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>3.24750813879E+17</x:v>
+        <x:v>3.41044393329E+17</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F20" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G20" s="4">
-        <x:v>46123.4520190046</x:v>
+        <x:v>46316.7367353125</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2">
-        <x:v>3.24280191013E+17</x:v>
+        <x:v>3.40979998E+17</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>3.24750608723E+17</x:v>
+        <x:v>3.41044338628E+17</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F21" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G21" s="4">
-        <x:v>46123.4512848727</x:v>
+        <x:v>46316.736087963</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2">
-        <x:v>3.24280107635E+17</x:v>
+        <x:v>3.40979900213E+17</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>3.24750278777E+17</x:v>
+        <x:v>3.41044296543E+17</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G22" s="4">
-        <x:v>46123.4503198495</x:v>
+        <x:v>46316.734956169</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2">
-        <x:v>3.24279993744E+17</x:v>
+        <x:v>3.40979859981E+17</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>3.24749930099E+17</x:v>
+        <x:v>3.41044242675E+17</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G23" s="4">
-        <x:v>46123.4490016667</x:v>
+        <x:v>46316.7344905208</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2">
-        <x:v>3.24279780357E+17</x:v>
+        <x:v>3.4097982392E+17</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>3.24749699868E+17</x:v>
+        <x:v>3.41044192375E+17</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G24" s="4">
-        <x:v>46123.4465319097</x:v>
+        <x:v>46316.7340731481</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2">
-        <x:v>3.24279671831E+17</x:v>
+        <x:v>3.40979777664E+17</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>3.24749492141E+17</x:v>
+        <x:v>3.41044142202E+17</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G25" s="4">
-        <x:v>46123.4452758218</x:v>
+        <x:v>46316.7335377778</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2">
-        <x:v>3.2427959208E+17</x:v>
+        <x:v>3.40979704114E+17</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>3.24746931488E+17</x:v>
+        <x:v>3.4104409195E+17</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G26" s="4">
-        <x:v>46123.4443527778</x:v>
+        <x:v>46316.7326865046</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2">
-        <x:v>3.24279501788E+17</x:v>
+        <x:v>3.409796531E+17</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>3.2474675962E+17</x:v>
+        <x:v>3.41044044519E+17</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G27" s="4">
-        <x:v>46123.4433077315</x:v>
+        <x:v>46316.7320960648</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2">
-        <x:v>3.24226050454E+17</x:v>
+        <x:v>3.40979548562E+17</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>3.24746591212E+17</x:v>
+        <x:v>3.41043981719E+17</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G28" s="4">
-        <x:v>46122.8246580324</x:v>
+        <x:v>46316.7308861343</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2">
-        <x:v>3.24225972392E+17</x:v>
+        <x:v>3.40978454638E+17</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>3.24746227538E+17</x:v>
+        <x:v>3.41043919905E+17</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G29" s="4">
-        <x:v>46122.823754537</x:v>
+        <x:v>46316.7182249769</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2">
-        <x:v>3.24225868042E+17</x:v>
+        <x:v>3.40978150362E+17</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>3.24745797717E+17</x:v>
+        <x:v>3.4104387337E+17</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>46122.8225467824</x:v>
+        <x:v>46316.7147032639</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2">
-        <x:v>3.24225747957E+17</x:v>
+        <x:v>3.40978070925E+17</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>3.24745563481E+17</x:v>
+        <x:v>3.41043811437E+17</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G31" s="4">
-        <x:v>46122.8211569097</x:v>
+        <x:v>46316.7137838542</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2">
-        <x:v>3.24225621816E+17</x:v>
+        <x:v>3.40977996492E+17</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>3.24745085943E+17</x:v>
+        <x:v>3.41043739571E+17</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>46122.8196969444</x:v>
+        <x:v>46316.7129223611</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2">
-        <x:v>3.24225496073E+17</x:v>
+        <x:v>3.40977935827E+17</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>3.24744921626E+17</x:v>
+        <x:v>3.41043677985E+17</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G33" s="4">
-        <x:v>46122.8182415856</x:v>
+        <x:v>46316.7122202199</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2">
-        <x:v>3.24225395415E+17</x:v>
+        <x:v>3.40977768329E+17</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>3.24740712718E+17</x:v>
+        <x:v>3.41043458835E+17</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G34" s="4">
-        <x:v>46122.8170765625</x:v>
+        <x:v>46316.7102815856</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2">
-        <x:v>3.24225279449E+17</x:v>
+        <x:v>3.4097770131E+17</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>3.24740427774E+17</x:v>
+        <x:v>3.41043407199E+17</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>46122.8157343634</x:v>
+        <x:v>46316.7095059028</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2">
-        <x:v>3.24225053612E+17</x:v>
+        <x:v>3.40977627564E+17</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>3.24739936291E+17</x:v>
+        <x:v>3.41043353618E+17</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>46122.8131205093</x:v>
+        <x:v>46316.7086523611</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2">
-        <x:v>3.2422457308E+17</x:v>
+        <x:v>3.40977503609E+17</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>3.24738687006E+17</x:v>
+        <x:v>3.41043287366E+17</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>46122.8075587963</x:v>
+        <x:v>46316.7072176968</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2">
-        <x:v>3.1296303384E+17</x:v>
+        <x:v>3.40977434732E+17</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>3.13139670197E+17</x:v>
+        <x:v>3.41043233535E+17</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>45992.4656694444</x:v>
+        <x:v>46316.7064205093</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2">
-        <x:v>3.12962986266E+17</x:v>
+        <x:v>3.40977246095E+17</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>3.13139614376E+17</x:v>
+        <x:v>3.41043165819E+17</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>45992.4651188194</x:v>
+        <x:v>46316.7042372107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2">
-        <x:v>3.12962882767E+17</x:v>
+        <x:v>3.40977186481E+17</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>3.13139545011E+17</x:v>
+        <x:v>3.41043116019E+17</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>45992.4639209143</x:v>
+        <x:v>46316.7035472338</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2">
-        <x:v>3.11410469418E+17</x:v>
+        <x:v>3.40977126927E+17</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>3.11430060034E+17</x:v>
+        <x:v>3.41043071015E+17</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>45974.4961738194</x:v>
+        <x:v>46316.7028579514</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2">
-        <x:v>3.11410409048E+17</x:v>
+        <x:v>3.40977071942E+17</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>3.11430178409E+17</x:v>
+        <x:v>3.41042789556E+17</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>45974.4954750926</x:v>
+        <x:v>46316.7022215509</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2">
-        <x:v>3.11410371661E+17</x:v>
+        <x:v>3.40976986618E+17</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>3.11499653023E+17</x:v>
+        <x:v>3.41042728588E+17</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>45974.4950423727</x:v>
+        <x:v>46316.7012340046</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2">
-        <x:v>3.1141032259E+17</x:v>
+        <x:v>3.40976919196E+17</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>3.11430346227E+17</x:v>
+        <x:v>3.41042674938E+17</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>45974.4944744213</x:v>
+        <x:v>46316.7004536574</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2">
-        <x:v>3.11410281103E+17</x:v>
+        <x:v>3.40976854463E+17</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>3.11430434612E+17</x:v>
+        <x:v>3.41042605125E+17</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G45" s="4">
-        <x:v>45974.4939942477</x:v>
+        <x:v>46316.6997044329</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2">
-        <x:v>3.11410220769E+17</x:v>
+        <x:v>3.40976668628E+17</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>3.11430522233E+17</x:v>
+        <x:v>3.41042542373E+17</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G46" s="4">
-        <x:v>45974.4932959375</x:v>
+        <x:v>46316.6975535648</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2">
-        <x:v>3.11410092423E+17</x:v>
+        <x:v>3.40976509631E+17</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>3.11430584022E+17</x:v>
+        <x:v>3.41042485073E+17</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G47" s="4">
-        <x:v>45974.4918104514</x:v>
+        <x:v>46316.6957133218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2">
-        <x:v>3.11410040098E+17</x:v>
+        <x:v>3.40976439583E+17</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>3.11430652533E+17</x:v>
+        <x:v>3.41042434857E+17</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G48" s="4">
-        <x:v>45974.491204838</x:v>
+        <x:v>46316.694902581</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2">
-        <x:v>3.11409967341E+17</x:v>
+        <x:v>3.40976339136E+17</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>3.1143072351E+17</x:v>
+        <x:v>3.41042378956E+17</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G49" s="4">
-        <x:v>45974.4903627431</x:v>
+        <x:v>46316.69374</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2">
-        <x:v>3.11409921426E+17</x:v>
+        <x:v>3.40976280749E+17</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>3.11430810385E+17</x:v>
+        <x:v>3.41042296504E+17</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G50" s="4">
-        <x:v>45974.4898313194</x:v>
+        <x:v>46316.6930642245</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2">
-        <x:v>3.11409804999E+17</x:v>
+        <x:v>3.40976164284E+17</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>3.11430888219E+17</x:v>
+        <x:v>3.41042231588E+17</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="4">
-        <x:v>45974.4884837847</x:v>
+        <x:v>46316.69171625</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2">
-        <x:v>3.11409748458E+17</x:v>
+        <x:v>3.40976083631E+17</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>3.11430972154E+17</x:v>
+        <x:v>3.41042170595E+17</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G52" s="4">
-        <x:v>45974.487829375</x:v>
+        <x:v>46316.6907827662</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2">
-        <x:v>3.11409700762E+17</x:v>
+        <x:v>3.40975947766E+17</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>3.11431028142E+17</x:v>
+        <x:v>3.41041988186E+17</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G53" s="4">
-        <x:v>45974.487277338</x:v>
+        <x:v>46316.6892102546</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2">
-        <x:v>3.11409640915E+17</x:v>
+        <x:v>3.40975734985E+17</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>3.11431093186E+17</x:v>
+        <x:v>3.41040367996E+17</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>45974.4865846644</x:v>
+        <x:v>46316.6867475116</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2">
-        <x:v>3.11409592823E+17</x:v>
+        <x:v>3.40975609467E+17</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>3.11431190473E+17</x:v>
+        <x:v>3.41040320149E+17</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>45974.486028044</x:v>
+        <x:v>46316.6852947569</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2">
-        <x:v>3.11409499682E+17</x:v>
+        <x:v>3.40975549732E+17</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>3.11431308287E+17</x:v>
+        <x:v>3.41040236916E+17</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>45974.4849500232</x:v>
+        <x:v>46316.6846033796</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2">
-        <x:v>3.11409403174E+17</x:v>
+        <x:v>3.40975487351E+17</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>3.11432430818E+17</x:v>
+        <x:v>3.41040184771E+17</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>45974.4838330324</x:v>
+        <x:v>46316.6838813773</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2">
-        <x:v>3.11409313792E+17</x:v>
+        <x:v>3.40975181591E+17</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>3.11432537922E+17</x:v>
+        <x:v>3.41040140436E+17</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>45974.4827985185</x:v>
+        <x:v>46316.6803424884</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2">
-        <x:v>3.0727915666E+17</x:v>
+        <x:v>3.40974903167E+17</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>3.07290474239E+17</x:v>
+        <x:v>3.41040095416E+17</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G59" s="4">
-        <x:v>45926.6800539352</x:v>
+        <x:v>46316.6771199884</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2">
-        <x:v>3.05985284055E+17</x:v>
+        <x:v>3.40974648658E+17</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>3.05989544803E+17</x:v>
+        <x:v>3.4104003628E+17</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G60" s="4">
-        <x:v>45911.7046765625</x:v>
+        <x:v>46316.6741742824</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2">
-        <x:v>3.05969110067E+17</x:v>
+        <x:v>3.32506863532E+17</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>3.05985432139E+17</x:v>
+        <x:v>3.33087027299E+17</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G61" s="4">
-        <x:v>45911.5174776273</x:v>
+        <x:v>46218.6674019907</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2">
-        <x:v>2.98477554168E+17</x:v>
+        <x:v>3.26639311702E+17</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>2.98478608543E+17</x:v>
+        <x:v>3.26646333879E+17</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G62" s="4">
-        <x:v>45824.8096547222</x:v>
+        <x:v>46150.7559224768</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2">
-        <x:v>2.98477265507E+17</x:v>
+        <x:v>3.26639219635E+17</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>2.98478427449E+17</x:v>
+        <x:v>3.26646266197E+17</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G63" s="4">
-        <x:v>45824.8063137384</x:v>
+        <x:v>46150.7548568866</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2">
-        <x:v>2.98476969543E+17</x:v>
+        <x:v>3.24651283872E+17</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>2.98478553392E+17</x:v>
+        <x:v>3.24656032476E+17</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G64" s="4">
-        <x:v>45824.8028882292</x:v>
+        <x:v>46127.7463411111</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2">
-        <x:v>2.98476899611E+17</x:v>
+        <x:v>3.2465123416E+17</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>2.98478508245E+17</x:v>
+        <x:v>3.24656115091E+17</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G65" s="4">
-        <x:v>45824.802078831</x:v>
+        <x:v>46127.7457657407</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2">
-        <x:v>2.98476824992E+17</x:v>
+        <x:v>3.24651062857E+17</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>2.98478656412E+17</x:v>
+        <x:v>3.24656521773E+17</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G66" s="4">
-        <x:v>45824.8012151852</x:v>
+        <x:v>46127.7437830671</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2">
-        <x:v>2.98476775624E+17</x:v>
+        <x:v>3.24650991557E+17</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>2.98478700864E+17</x:v>
+        <x:v>3.24656437183E+17</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G67" s="4">
-        <x:v>45824.8006437963</x:v>
+        <x:v>46127.7429578356</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2">
-        <x:v>2.98476601901E+17</x:v>
+        <x:v>3.24650936123E+17</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>2.98478365418E+17</x:v>
+        <x:v>3.24656394249E+17</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G68" s="4">
-        <x:v>45824.7986331134</x:v>
+        <x:v>46127.7423162384</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2">
-        <x:v>2.98476542396E+17</x:v>
+        <x:v>3.24650861345E+17</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>2.98478330106E+17</x:v>
+        <x:v>3.2465635411E+17</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G69" s="4">
-        <x:v>45824.7979443981</x:v>
+        <x:v>46127.7414507523</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2">
-        <x:v>2.98476487776E+17</x:v>
+        <x:v>3.24650806087E+17</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>2.98478285202E+17</x:v>
+        <x:v>3.24656312794E+17</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G70" s="4">
-        <x:v>45824.7973122222</x:v>
+        <x:v>46127.7408111921</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2">
-        <x:v>2.98476428607E+17</x:v>
+        <x:v>3.24650754245E+17</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>2.98478250432E+17</x:v>
+        <x:v>3.2465625259E+17</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G71" s="4">
-        <x:v>45824.7966273958</x:v>
+        <x:v>46127.740211169</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2">
-        <x:v>2.98476335738E+17</x:v>
+        <x:v>3.24650681826E+17</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>2.98478199951E+17</x:v>
+        <x:v>3.24656208348E+17</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G72" s="4">
-        <x:v>45824.7955525231</x:v>
+        <x:v>46127.7393729861</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2">
-        <x:v>2.98467318351E+17</x:v>
+        <x:v>3.24650482287E+17</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>2.98477990606E+17</x:v>
+        <x:v>3.24656163076E+17</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G73" s="4">
-        <x:v>45824.6911846181</x:v>
+        <x:v>46127.7370635069</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2">
-        <x:v>2.95511354828E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B74" s="2"/>
+        <x:v>3.24280677183E+17</x:v>
+      </x:c>
+      <x:c r="B74" s="2">
+        <x:v>3.24752252425E+17</x:v>
+      </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G74" s="4">
-        <x:v>45790.4786438426</x:v>
+        <x:v>46123.4569118403</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2">
-        <x:v>2.95429508801E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B75" s="2"/>
+        <x:v>3.24280588115E+17</x:v>
+      </x:c>
+      <x:c r="B75" s="2">
+        <x:v>3.24752027027E+17</x:v>
+      </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G75" s="4">
-        <x:v>45789.5313518634</x:v>
+        <x:v>46123.4558809606</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2">
-        <x:v>2.95098033771E+17</x:v>
+        <x:v>3.24280533611E+17</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>2.95099325779E+17</x:v>
+        <x:v>3.24752965018E+17</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G76" s="4">
-        <x:v>45785.6948353125</x:v>
+        <x:v>46123.4552501273</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2">
-        <x:v>2.95094026143E+17</x:v>
+        <x:v>3.24280408163E+17</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>2.95100105861E+17</x:v>
+        <x:v>3.24753127578E+17</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G77" s="4">
-        <x:v>45785.6484507292</x:v>
+        <x:v>46123.4537981829</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2">
-        <x:v>2.95093770581E+17</x:v>
+        <x:v>3.24280325732E+17</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>2.95097819614E+17</x:v>
+        <x:v>3.24753356582E+17</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G78" s="4">
-        <x:v>45785.6454928356</x:v>
+        <x:v>46123.4528441204</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2">
-        <x:v>2.95093638846E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B79" s="2"/>
+        <x:v>3.24280254442E+17</x:v>
+      </x:c>
+      <x:c r="B79" s="2">
+        <x:v>3.24750813879E+17</x:v>
+      </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G79" s="4">
-        <x:v>45785.643968125</x:v>
+        <x:v>46123.4520190046</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2">
-        <x:v>2.95093517168E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B80" s="2"/>
+        <x:v>3.24280191013E+17</x:v>
+      </x:c>
+      <x:c r="B80" s="2">
+        <x:v>3.24750608723E+17</x:v>
+      </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G80" s="4">
-        <x:v>45785.6425598148</x:v>
+        <x:v>46123.4512848727</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2">
-        <x:v>2.9509342854E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B81" s="2"/>
+        <x:v>3.24280107635E+17</x:v>
+      </x:c>
+      <x:c r="B81" s="2">
+        <x:v>3.24750278777E+17</x:v>
+      </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G81" s="4">
-        <x:v>45785.6415340278</x:v>
+        <x:v>46123.4503198495</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2">
-        <x:v>2.94846317703E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B82" s="2"/>
+        <x:v>3.24279993744E+17</x:v>
+      </x:c>
+      <x:c r="B82" s="2">
+        <x:v>3.24749930099E+17</x:v>
+      </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G82" s="4">
-        <x:v>45782.7814548958</x:v>
+        <x:v>46123.4490016667</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2">
-        <x:v>2.94834835935E+17</x:v>
+        <x:v>3.24279780357E+17</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>2.95098785567E+17</x:v>
+        <x:v>3.24749699868E+17</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G83" s="4">
-        <x:v>45782.6485640625</x:v>
+        <x:v>46123.4465319097</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2">
-        <x:v>2.94834693957E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B84" s="2"/>
+        <x:v>3.24279671831E+17</x:v>
+      </x:c>
+      <x:c r="B84" s="2">
+        <x:v>3.24749492141E+17</x:v>
+      </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G84" s="4">
-        <x:v>45782.6469207986</x:v>
+        <x:v>46123.4452758218</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2">
-        <x:v>2.94834629738E+17</x:v>
+        <x:v>3.2427959208E+17</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>2.95095891326E+17</x:v>
+        <x:v>3.24746931488E+17</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G85" s="4">
-        <x:v>45782.6461775232</x:v>
+        <x:v>46123.4443527778</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2">
-        <x:v>2.94834449763E+17</x:v>
+        <x:v>3.24279501788E+17</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>2.95095530034E+17</x:v>
+        <x:v>3.2474675962E+17</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G86" s="4">
-        <x:v>45782.6440944792</x:v>
+        <x:v>46123.4433077315</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2">
-        <x:v>2.94834345611E+17</x:v>
+        <x:v>3.24226050454E+17</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>2.95095118448E+17</x:v>
+        <x:v>3.24746591212E+17</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G87" s="4">
-        <x:v>45782.6428890162</x:v>
+        <x:v>46122.8246580324</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2">
-        <x:v>2.9457421916E+17</x:v>
+        <x:v>3.24225972392E+17</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>2.94844379247E+17</x:v>
+        <x:v>3.24746227538E+17</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G88" s="4">
-        <x:v>45779.6321662037</x:v>
+        <x:v>46122.823754537</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2">
-        <x:v>2.94573941645E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B89" s="2"/>
+        <x:v>3.24225868042E+17</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>3.24745797717E+17</x:v>
+      </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G89" s="4">
-        <x:v>45779.6289542245</x:v>
+        <x:v>46122.8225467824</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2">
-        <x:v>2.94573876742E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B90" s="2"/>
+        <x:v>3.24225747957E+17</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>3.24745563481E+17</x:v>
+      </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G90" s="4">
-        <x:v>45779.6282030324</x:v>
+        <x:v>46122.8211569097</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2">
-        <x:v>2.94573792477E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B91" s="2"/>
+        <x:v>3.24225621816E+17</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>3.24745085943E+17</x:v>
+      </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G91" s="4">
-        <x:v>45779.6272277431</x:v>
+        <x:v>46122.8196969444</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2">
-        <x:v>2.94573731366E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B92" s="2"/>
+        <x:v>3.24225496073E+17</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>3.24744921626E+17</x:v>
+      </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G92" s="4">
-        <x:v>45779.6265204398</x:v>
+        <x:v>46122.8182415856</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2">
-        <x:v>2.94573662021E+17</x:v>
+        <x:v>3.24225395415E+17</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>2.99766633434E+17</x:v>
+        <x:v>3.24740712718E+17</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G93" s="4">
-        <x:v>45779.6257178356</x:v>
+        <x:v>46122.8170765625</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2">
-        <x:v>2.94573466789E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B94" s="2"/>
+        <x:v>3.24225279449E+17</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>3.24740427774E+17</x:v>
+      </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G94" s="4">
-        <x:v>45779.623458206</x:v>
+        <x:v>46122.8157343634</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2">
-        <x:v>2.94573395252E+17</x:v>
+        <x:v>3.24225053612E+17</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>2.95092839964E+17</x:v>
+        <x:v>3.24739936291E+17</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G95" s="4">
-        <x:v>45779.6226302315</x:v>
+        <x:v>46122.8131205093</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2">
-        <x:v>2.94573308614E+17</x:v>
+        <x:v>3.2422457308E+17</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>2.95092541676E+17</x:v>
+        <x:v>3.24738687006E+17</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G96" s="4">
-        <x:v>45779.6216274769</x:v>
+        <x:v>46122.8075587963</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2">
-        <x:v>2.94573233082E+17</x:v>
+        <x:v>3.1296303384E+17</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>2.95092263276E+17</x:v>
+        <x:v>3.13139670197E+17</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G97" s="4">
-        <x:v>45779.6207532639</x:v>
+        <x:v>45992.4656694444</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2">
-        <x:v>2.94573159261E+17</x:v>
+        <x:v>3.12962986266E+17</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>2.94821728315E+17</x:v>
+        <x:v>3.13139614376E+17</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G98" s="4">
-        <x:v>45779.6198988542</x:v>
+        <x:v>45992.4651188194</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2">
-        <x:v>2.94573068529E+17</x:v>
+        <x:v>3.12962882767E+17</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>2.94819715997E+17</x:v>
+        <x:v>3.13139545011E+17</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G99" s="4">
-        <x:v>45779.6188487153</x:v>
+        <x:v>45992.4639209143</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2">
-        <x:v>2.94566059116E+17</x:v>
+        <x:v>3.11410469418E+17</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>2.95083556262E+17</x:v>
+        <x:v>3.11430060034E+17</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G100" s="4">
-        <x:v>45779.53772125</x:v>
+        <x:v>45974.4961738194</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2">
-        <x:v>2.94565947847E+17</x:v>
+        <x:v>3.11410409048E+17</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>2.99762190282E+17</x:v>
+        <x:v>3.11430178409E+17</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G101" s="4">
-        <x:v>45779.5364334144</x:v>
+        <x:v>45974.4954750926</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2">
-        <x:v>2.94565844575E+17</x:v>
+        <x:v>3.11410371661E+17</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>2.95082015124E+17</x:v>
+        <x:v>3.11499653023E+17</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G102" s="4">
-        <x:v>45779.5352381366</x:v>
+        <x:v>45974.4950423727</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2">
-        <x:v>2.94565720916E+17</x:v>
+        <x:v>3.1141032259E+17</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>2.95081690643E+17</x:v>
+        <x:v>3.11430346227E+17</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G103" s="4">
-        <x:v>45779.5338068982</x:v>
+        <x:v>45974.4944744213</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2">
-        <x:v>2.94565401325E+17</x:v>
+        <x:v>3.11410281103E+17</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>2.9483334439E+17</x:v>
+        <x:v>3.11430434612E+17</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G104" s="4">
-        <x:v>45779.5301079282</x:v>
+        <x:v>45974.4939942477</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2">
-        <x:v>2.94564900464E+17</x:v>
+        <x:v>3.11410220769E+17</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>2.95081360605E+17</x:v>
+        <x:v>3.11430522233E+17</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G105" s="4">
-        <x:v>45779.5243109259</x:v>
+        <x:v>45974.4932959375</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2">
-        <x:v>2.94564822073E+17</x:v>
+        <x:v>3.11410092423E+17</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>2.94834061076E+17</x:v>
+        <x:v>3.11430584022E+17</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G106" s="4">
-        <x:v>45779.5234036227</x:v>
+        <x:v>45974.4918104514</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2">
-        <x:v>2.94564718221E+17</x:v>
+        <x:v>3.11410040098E+17</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>2.95080962298E+17</x:v>
+        <x:v>3.11430652533E+17</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G107" s="4">
-        <x:v>45779.5222016319</x:v>
+        <x:v>45974.491204838</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2">
-        <x:v>2.94564629309E+17</x:v>
+        <x:v>3.11409967341E+17</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>2.95080530546E+17</x:v>
+        <x:v>3.1143072351E+17</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G108" s="4">
-        <x:v>45779.5211725579</x:v>
+        <x:v>45974.4903627431</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2">
-        <x:v>2.94564553941E+17</x:v>
+        <x:v>3.11409921426E+17</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>2.95080160851E+17</x:v>
+        <x:v>3.11430810385E+17</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G109" s="4">
-        <x:v>45779.5203002431</x:v>
+        <x:v>45974.4898313194</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2">
-        <x:v>2.94564453753E+17</x:v>
+        <x:v>3.11409804999E+17</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>2.94824357516E+17</x:v>
+        <x:v>3.11430888219E+17</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G110" s="4">
-        <x:v>45779.5191406597</x:v>
+        <x:v>45974.4884837847</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2">
-        <x:v>2.94564347256E+17</x:v>
+        <x:v>3.11409748458E+17</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>2.95079601334E+17</x:v>
+        <x:v>3.11430972154E+17</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G111" s="4">
-        <x:v>45779.5179080556</x:v>
+        <x:v>45974.487829375</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2">
-        <x:v>2.9456419409E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B112" s="2"/>
+        <x:v>3.11409700762E+17</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>3.11431028142E+17</x:v>
+      </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G112" s="4">
-        <x:v>45779.5161353009</x:v>
+        <x:v>45974.487277338</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2">
-        <x:v>2.94564081706E+17</x:v>
+        <x:v>3.11409640915E+17</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>2.9484881462E+17</x:v>
+        <x:v>3.11431093186E+17</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G113" s="4">
-        <x:v>45779.5148345602</x:v>
+        <x:v>45974.4865846644</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2">
-        <x:v>2.94563996329E+17</x:v>
+        <x:v>3.11409592823E+17</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>2.94848074881E+17</x:v>
+        <x:v>3.11431190473E+17</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G114" s="4">
-        <x:v>45779.5138464005</x:v>
+        <x:v>45974.486028044</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2">
-        <x:v>2.94563846664E+17</x:v>
+        <x:v>3.11409499682E+17</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>2.94847433623E+17</x:v>
+        <x:v>3.11431308287E+17</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G115" s="4">
-        <x:v>45779.5121141667</x:v>
+        <x:v>45974.4849500232</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2">
-        <x:v>2.94563620114E+17</x:v>
+        <x:v>3.11409403174E+17</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>2.94846675487E+17</x:v>
+        <x:v>3.11432430818E+17</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G116" s="4">
-        <x:v>45779.5094920602</x:v>
+        <x:v>45974.4838330324</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2">
-        <x:v>2.94563490035E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B117" s="2"/>
+        <x:v>3.11409313792E+17</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>3.11432537922E+17</x:v>
+      </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G117" s="4">
-        <x:v>45779.5079865162</x:v>
+        <x:v>45974.4827985185</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2">
-        <x:v>2.94563407388E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B118" s="2"/>
+        <x:v>3.0727915666E+17</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>3.07290474239E+17</x:v>
+      </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G118" s="4">
-        <x:v>45779.5070299537</x:v>
+        <x:v>45926.6800539352</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2">
-        <x:v>2.94563235542E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B119" s="2"/>
+        <x:v>3.05985284055E+17</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>3.05989544803E+17</x:v>
+      </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G119" s="4">
-        <x:v>45779.5050409954</x:v>
+        <x:v>45911.7046765625</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2">
-        <x:v>2.94563159868E+17</x:v>
+        <x:v>3.05969110067E+17</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>2.94844867145E+17</x:v>
+        <x:v>3.05985432139E+17</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G120" s="4">
-        <x:v>45779.5041651389</x:v>
+        <x:v>45911.5174776273</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2">
-        <x:v>2.94563068377E+17</x:v>
+        <x:v>2.98477554168E+17</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>2.94841880987E+17</x:v>
+        <x:v>2.98478608543E+17</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G121" s="4">
-        <x:v>45779.5031062153</x:v>
+        <x:v>45824.8096547222</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2">
-        <x:v>2.94563008841E+17</x:v>
+        <x:v>2.98477265507E+17</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>2.94841361302E+17</x:v>
+        <x:v>2.98478427449E+17</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G122" s="4">
-        <x:v>45779.5024171412</x:v>
+        <x:v>45824.8063137384</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2">
-        <x:v>2.94562899774E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B123" s="2"/>
+        <x:v>2.98476969543E+17</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>2.98478553392E+17</x:v>
+      </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G123" s="4">
-        <x:v>45779.5011547917</x:v>
+        <x:v>45824.8028882292</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2">
-        <x:v>2.94562780763E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B124" s="2"/>
+        <x:v>2.98476899611E+17</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>2.98478508245E+17</x:v>
+      </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G124" s="4">
-        <x:v>45779.4997773495</x:v>
+        <x:v>45824.802078831</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2">
-        <x:v>2.94562661055E+17</x:v>
+        <x:v>2.98476824992E+17</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>2.9483985263E+17</x:v>
+        <x:v>2.98478656412E+17</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G125" s="4">
-        <x:v>45779.4983918403</x:v>
+        <x:v>45824.8012151852</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2">
-        <x:v>2.94562570379E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B126" s="2"/>
+        <x:v>2.98476775624E+17</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>2.98478700864E+17</x:v>
+      </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G126" s="4">
-        <x:v>45779.4973423495</x:v>
+        <x:v>45824.8006437963</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2">
-        <x:v>2.94562489E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B127" s="2"/>
+        <x:v>2.98476601901E+17</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>2.98478365418E+17</x:v>
+      </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G127" s="4">
-        <x:v>45779.496400463</x:v>
+        <x:v>45824.7986331134</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2">
-        <x:v>2.94562399228E+17</x:v>
+        <x:v>2.98476542396E+17</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>2.94838663999E+17</x:v>
+        <x:v>2.98478330106E+17</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G128" s="4">
-        <x:v>45779.4953614352</x:v>
+        <x:v>45824.7979443981</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2">
-        <x:v>2.94562315881E+17</x:v>
+        <x:v>2.98476487776E+17</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>2.94837756214E+17</x:v>
+        <x:v>2.98478285202E+17</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G129" s="4">
-        <x:v>45779.4943967708</x:v>
+        <x:v>45824.7973122222</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2">
-        <x:v>2.94562182854E+17</x:v>
+        <x:v>2.98476428607E+17</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>2.94837239122E+17</x:v>
+        <x:v>2.98478250432E+17</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G130" s="4">
-        <x:v>45779.4928571065</x:v>
+        <x:v>45824.7966273958</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2">
-        <x:v>2.94561395263E+17</x:v>
+        <x:v>2.98476335738E+17</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>2.94836732849E+17</x:v>
+        <x:v>2.98478199951E+17</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G131" s="4">
-        <x:v>45779.4837414699</x:v>
+        <x:v>45824.7955525231</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2">
-        <x:v>2.94560979515E+17</x:v>
-[...1 lines deleted...]
-      <x:c r="B132" s="2"/>
+        <x:v>2.98467318351E+17</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>2.98477990606E+17</x:v>
+      </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G132" s="4">
-        <x:v>45779.4789295718</x:v>
+        <x:v>45824.6911846181</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2">
-        <x:v>2.9438735024E+17</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2.95511354828E+17</x:v>
+      </x:c>
+      <x:c r="B133" s="2"/>
       <x:c r="C133" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G133" s="4">
-        <x:v>45777.4693314815</x:v>
+        <x:v>45790.4786438426</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2">
-        <x:v>2.92759436385E+17</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2.95429508801E+17</x:v>
+      </x:c>
+      <x:c r="B134" s="2"/>
       <x:c r="C134" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G134" s="4">
-        <x:v>45758.6277359375</x:v>
+        <x:v>45789.5313518634</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2">
-        <x:v>2.87902282939E+17</x:v>
+        <x:v>2.95098033771E+17</x:v>
       </x:c>
       <x:c r="B135" s="2">
-        <x:v>2.87932249166E+17</x:v>
+        <x:v>2.95099325779E+17</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G135" s="4">
-        <x:v>45702.4106821644</x:v>
+        <x:v>45785.6948353125</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2">
-        <x:v>2.87902217534E+17</x:v>
+        <x:v>2.95094026143E+17</x:v>
       </x:c>
       <x:c r="B136" s="2">
-        <x:v>2.87932184145E+17</x:v>
+        <x:v>2.95100105861E+17</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G136" s="4">
-        <x:v>45702.409925162</x:v>
+        <x:v>45785.6484507292</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2">
-        <x:v>2.87902155104E+17</x:v>
+        <x:v>2.95093770581E+17</x:v>
       </x:c>
       <x:c r="B137" s="2">
-        <x:v>2.87932017898E+17</x:v>
+        <x:v>2.95097819614E+17</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G137" s="4">
-        <x:v>45702.4092025926</x:v>
+        <x:v>45785.6454928356</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2">
-        <x:v>2.87902085722E+17</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2.95093638846E+17</x:v>
+      </x:c>
+      <x:c r="B138" s="2"/>
       <x:c r="C138" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G138" s="4">
-        <x:v>45702.4083995602</x:v>
+        <x:v>45785.643968125</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2">
-        <x:v>2.8790201781E+17</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2.95093517168E+17</x:v>
+      </x:c>
+      <x:c r="B139" s="2"/>
       <x:c r="C139" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G139" s="4">
-        <x:v>45702.4076135417</x:v>
+        <x:v>45785.6425598148</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2">
-        <x:v>2.87901923897E+17</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2.9509342854E+17</x:v>
+      </x:c>
+      <x:c r="B140" s="2"/>
       <x:c r="C140" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G140" s="4">
-        <x:v>45702.4065265856</x:v>
+        <x:v>45785.6415340278</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2">
-        <x:v>2.87901798346E+17</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2.94846317703E+17</x:v>
+      </x:c>
+      <x:c r="B141" s="2"/>
       <x:c r="C141" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G141" s="4">
-        <x:v>45702.4050734491</x:v>
+        <x:v>45782.7814548958</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2">
+        <x:v>2.94834835935E+17</x:v>
+      </x:c>
+      <x:c r="B142" s="2">
+        <x:v>2.95098785567E+17</x:v>
+      </x:c>
+      <x:c r="C142" s="3" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D142" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E142" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F142" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G142" s="4">
+        <x:v>45782.6485640625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:7">
+      <x:c r="A143" s="2">
+        <x:v>2.94834693957E+17</x:v>
+      </x:c>
+      <x:c r="B143" s="2"/>
+      <x:c r="C143" s="3" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D143" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E143" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F143" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G143" s="4">
+        <x:v>45782.6469207986</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:7">
+      <x:c r="A144" s="2">
+        <x:v>2.94834629738E+17</x:v>
+      </x:c>
+      <x:c r="B144" s="2">
+        <x:v>2.95095891326E+17</x:v>
+      </x:c>
+      <x:c r="C144" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D144" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E144" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F144" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G144" s="4">
+        <x:v>45782.6461775232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:7">
+      <x:c r="A145" s="2">
+        <x:v>2.94834449763E+17</x:v>
+      </x:c>
+      <x:c r="B145" s="2">
+        <x:v>2.95095530034E+17</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D145" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E145" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F145" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G145" s="4">
+        <x:v>45782.6440944792</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:7">
+      <x:c r="A146" s="2">
+        <x:v>2.94834345611E+17</x:v>
+      </x:c>
+      <x:c r="B146" s="2">
+        <x:v>2.95095118448E+17</x:v>
+      </x:c>
+      <x:c r="C146" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D146" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E146" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F146" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G146" s="4">
+        <x:v>45782.6428890162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:7">
+      <x:c r="A147" s="2">
+        <x:v>2.9457421916E+17</x:v>
+      </x:c>
+      <x:c r="B147" s="2">
+        <x:v>2.94844379247E+17</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D147" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E147" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F147" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G147" s="4">
+        <x:v>45779.6321662037</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:7">
+      <x:c r="A148" s="2">
+        <x:v>2.94573941645E+17</x:v>
+      </x:c>
+      <x:c r="B148" s="2"/>
+      <x:c r="C148" s="3" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D148" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E148" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F148" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G148" s="4">
+        <x:v>45779.6289542245</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:7">
+      <x:c r="A149" s="2">
+        <x:v>2.94573876742E+17</x:v>
+      </x:c>
+      <x:c r="B149" s="2"/>
+      <x:c r="C149" s="3" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D149" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E149" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F149" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G149" s="4">
+        <x:v>45779.6282030324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:7">
+      <x:c r="A150" s="2">
+        <x:v>2.94573792477E+17</x:v>
+      </x:c>
+      <x:c r="B150" s="2"/>
+      <x:c r="C150" s="3" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D150" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E150" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F150" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G150" s="4">
+        <x:v>45779.6272277431</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:7">
+      <x:c r="A151" s="2">
+        <x:v>2.94573731366E+17</x:v>
+      </x:c>
+      <x:c r="B151" s="2"/>
+      <x:c r="C151" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D151" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E151" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F151" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G151" s="4">
+        <x:v>45779.6265204398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:7">
+      <x:c r="A152" s="2">
+        <x:v>2.94573662021E+17</x:v>
+      </x:c>
+      <x:c r="B152" s="2">
+        <x:v>2.99766633434E+17</x:v>
+      </x:c>
+      <x:c r="C152" s="3" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D152" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E152" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F152" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G152" s="4">
+        <x:v>45779.6257178356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:7">
+      <x:c r="A153" s="2">
+        <x:v>2.94573466789E+17</x:v>
+      </x:c>
+      <x:c r="B153" s="2"/>
+      <x:c r="C153" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D153" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E153" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F153" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G153" s="4">
+        <x:v>45779.623458206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:7">
+      <x:c r="A154" s="2">
+        <x:v>2.94573395252E+17</x:v>
+      </x:c>
+      <x:c r="B154" s="2">
+        <x:v>2.95092839964E+17</x:v>
+      </x:c>
+      <x:c r="C154" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D154" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E154" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F154" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G154" s="4">
+        <x:v>45779.6226302315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:7">
+      <x:c r="A155" s="2">
+        <x:v>2.94573308614E+17</x:v>
+      </x:c>
+      <x:c r="B155" s="2">
+        <x:v>2.95092541676E+17</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D155" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E155" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F155" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G155" s="4">
+        <x:v>45779.6216274769</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:7">
+      <x:c r="A156" s="2">
+        <x:v>2.94573233082E+17</x:v>
+      </x:c>
+      <x:c r="B156" s="2">
+        <x:v>2.95092263276E+17</x:v>
+      </x:c>
+      <x:c r="C156" s="3" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D156" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E156" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F156" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G156" s="4">
+        <x:v>45779.6207532639</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:7">
+      <x:c r="A157" s="2">
+        <x:v>2.94573159261E+17</x:v>
+      </x:c>
+      <x:c r="B157" s="2">
+        <x:v>2.94821728315E+17</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D157" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E157" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F157" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G157" s="4">
+        <x:v>45779.6198988542</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:7">
+      <x:c r="A158" s="2">
+        <x:v>2.94573068529E+17</x:v>
+      </x:c>
+      <x:c r="B158" s="2">
+        <x:v>2.94819715997E+17</x:v>
+      </x:c>
+      <x:c r="C158" s="3" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D158" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E158" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F158" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G158" s="4">
+        <x:v>45779.6188487153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:7">
+      <x:c r="A159" s="2">
+        <x:v>2.94566059116E+17</x:v>
+      </x:c>
+      <x:c r="B159" s="2">
+        <x:v>2.95083556262E+17</x:v>
+      </x:c>
+      <x:c r="C159" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D159" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E159" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F159" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G159" s="4">
+        <x:v>45779.53772125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:7">
+      <x:c r="A160" s="2">
+        <x:v>2.94565947847E+17</x:v>
+      </x:c>
+      <x:c r="B160" s="2">
+        <x:v>2.99762190282E+17</x:v>
+      </x:c>
+      <x:c r="C160" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D160" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E160" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F160" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G160" s="4">
+        <x:v>45779.5364334144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:7">
+      <x:c r="A161" s="2">
+        <x:v>2.94565844575E+17</x:v>
+      </x:c>
+      <x:c r="B161" s="2">
+        <x:v>2.95082015124E+17</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D161" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E161" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F161" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G161" s="4">
+        <x:v>45779.5352381366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:7">
+      <x:c r="A162" s="2">
+        <x:v>2.94565720916E+17</x:v>
+      </x:c>
+      <x:c r="B162" s="2">
+        <x:v>2.95081690643E+17</x:v>
+      </x:c>
+      <x:c r="C162" s="3" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D162" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E162" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F162" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G162" s="4">
+        <x:v>45779.5338068982</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:7">
+      <x:c r="A163" s="2">
+        <x:v>2.94565401325E+17</x:v>
+      </x:c>
+      <x:c r="B163" s="2">
+        <x:v>2.9483334439E+17</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D163" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E163" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F163" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G163" s="4">
+        <x:v>45779.5301079282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:7">
+      <x:c r="A164" s="2">
+        <x:v>2.94564900464E+17</x:v>
+      </x:c>
+      <x:c r="B164" s="2">
+        <x:v>2.95081360605E+17</x:v>
+      </x:c>
+      <x:c r="C164" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D164" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E164" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F164" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G164" s="4">
+        <x:v>45779.5243109259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:7">
+      <x:c r="A165" s="2">
+        <x:v>2.94564822073E+17</x:v>
+      </x:c>
+      <x:c r="B165" s="2">
+        <x:v>2.94834061076E+17</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D165" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E165" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F165" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G165" s="4">
+        <x:v>45779.5234036227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:7">
+      <x:c r="A166" s="2">
+        <x:v>2.94564718221E+17</x:v>
+      </x:c>
+      <x:c r="B166" s="2">
+        <x:v>2.95080962298E+17</x:v>
+      </x:c>
+      <x:c r="C166" s="3" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D166" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E166" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F166" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G166" s="4">
+        <x:v>45779.5222016319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:7">
+      <x:c r="A167" s="2">
+        <x:v>2.94564629309E+17</x:v>
+      </x:c>
+      <x:c r="B167" s="2">
+        <x:v>2.95080530546E+17</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D167" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E167" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F167" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G167" s="4">
+        <x:v>45779.5211725579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:7">
+      <x:c r="A168" s="2">
+        <x:v>2.94564553941E+17</x:v>
+      </x:c>
+      <x:c r="B168" s="2">
+        <x:v>2.95080160851E+17</x:v>
+      </x:c>
+      <x:c r="C168" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D168" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E168" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F168" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G168" s="4">
+        <x:v>45779.5203002431</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:7">
+      <x:c r="A169" s="2">
+        <x:v>2.94564453753E+17</x:v>
+      </x:c>
+      <x:c r="B169" s="2">
+        <x:v>2.94824357516E+17</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E169" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F169" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G169" s="4">
+        <x:v>45779.5191406597</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:7">
+      <x:c r="A170" s="2">
+        <x:v>2.94564347256E+17</x:v>
+      </x:c>
+      <x:c r="B170" s="2">
+        <x:v>2.95079601334E+17</x:v>
+      </x:c>
+      <x:c r="C170" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D170" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E170" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F170" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G170" s="4">
+        <x:v>45779.5179080556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:7">
+      <x:c r="A171" s="2">
+        <x:v>2.9456419409E+17</x:v>
+      </x:c>
+      <x:c r="B171" s="2"/>
+      <x:c r="C171" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D171" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E171" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F171" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G171" s="4">
+        <x:v>45779.5161353009</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:7">
+      <x:c r="A172" s="2">
+        <x:v>2.94564081706E+17</x:v>
+      </x:c>
+      <x:c r="B172" s="2">
+        <x:v>2.9484881462E+17</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D172" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E172" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F172" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G172" s="4">
+        <x:v>45779.5148345602</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="2">
+        <x:v>2.94563996329E+17</x:v>
+      </x:c>
+      <x:c r="B173" s="2">
+        <x:v>2.94848074881E+17</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D173" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E173" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F173" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G173" s="4">
+        <x:v>45779.5138464005</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:7">
+      <x:c r="A174" s="2">
+        <x:v>2.94563846664E+17</x:v>
+      </x:c>
+      <x:c r="B174" s="2">
+        <x:v>2.94847433623E+17</x:v>
+      </x:c>
+      <x:c r="C174" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D174" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E174" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F174" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G174" s="4">
+        <x:v>45779.5121141667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:7">
+      <x:c r="A175" s="2">
+        <x:v>2.94563620114E+17</x:v>
+      </x:c>
+      <x:c r="B175" s="2">
+        <x:v>2.94846675487E+17</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D175" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E175" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F175" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G175" s="4">
+        <x:v>45779.5094920602</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:7">
+      <x:c r="A176" s="2">
+        <x:v>2.94563490035E+17</x:v>
+      </x:c>
+      <x:c r="B176" s="2"/>
+      <x:c r="C176" s="3" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D176" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E176" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F176" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G176" s="4">
+        <x:v>45779.5079865162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:7">
+      <x:c r="A177" s="2">
+        <x:v>2.94563407388E+17</x:v>
+      </x:c>
+      <x:c r="B177" s="2"/>
+      <x:c r="C177" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D177" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E177" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F177" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G177" s="4">
+        <x:v>45779.5070299537</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:7">
+      <x:c r="A178" s="2">
+        <x:v>2.94563235542E+17</x:v>
+      </x:c>
+      <x:c r="B178" s="2"/>
+      <x:c r="C178" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D178" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E178" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F178" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G178" s="4">
+        <x:v>45779.5050409954</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:7">
+      <x:c r="A179" s="2">
+        <x:v>2.94563159868E+17</x:v>
+      </x:c>
+      <x:c r="B179" s="2">
+        <x:v>2.94844867145E+17</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D179" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E179" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F179" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G179" s="4">
+        <x:v>45779.5041651389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="2">
+        <x:v>2.94563068377E+17</x:v>
+      </x:c>
+      <x:c r="B180" s="2">
+        <x:v>2.94841880987E+17</x:v>
+      </x:c>
+      <x:c r="C180" s="3" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D180" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E180" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F180" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G180" s="4">
+        <x:v>45779.5031062153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:7">
+      <x:c r="A181" s="2">
+        <x:v>2.94563008841E+17</x:v>
+      </x:c>
+      <x:c r="B181" s="2">
+        <x:v>2.94841361302E+17</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D181" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E181" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F181" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G181" s="4">
+        <x:v>45779.5024171412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:7">
+      <x:c r="A182" s="2">
+        <x:v>2.94562899774E+17</x:v>
+      </x:c>
+      <x:c r="B182" s="2"/>
+      <x:c r="C182" s="3" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D182" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E182" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F182" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G182" s="4">
+        <x:v>45779.5011547917</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:7">
+      <x:c r="A183" s="2">
+        <x:v>2.94562780763E+17</x:v>
+      </x:c>
+      <x:c r="B183" s="2"/>
+      <x:c r="C183" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D183" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E183" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F183" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G183" s="4">
+        <x:v>45779.4997773495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:7">
+      <x:c r="A184" s="2">
+        <x:v>2.94562661055E+17</x:v>
+      </x:c>
+      <x:c r="B184" s="2">
+        <x:v>2.9483985263E+17</x:v>
+      </x:c>
+      <x:c r="C184" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D184" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E184" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F184" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G184" s="4">
+        <x:v>45779.4983918403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:7">
+      <x:c r="A185" s="2">
+        <x:v>2.94562570379E+17</x:v>
+      </x:c>
+      <x:c r="B185" s="2"/>
+      <x:c r="C185" s="3" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D185" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E185" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F185" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G185" s="4">
+        <x:v>45779.4973423495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:7">
+      <x:c r="A186" s="2">
+        <x:v>2.94562489E+17</x:v>
+      </x:c>
+      <x:c r="B186" s="2"/>
+      <x:c r="C186" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D186" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E186" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F186" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G186" s="4">
+        <x:v>45779.496400463</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:7">
+      <x:c r="A187" s="2">
+        <x:v>2.94562399228E+17</x:v>
+      </x:c>
+      <x:c r="B187" s="2">
+        <x:v>2.94838663999E+17</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D187" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E187" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F187" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G187" s="4">
+        <x:v>45779.4953614352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:7">
+      <x:c r="A188" s="2">
+        <x:v>2.94562315881E+17</x:v>
+      </x:c>
+      <x:c r="B188" s="2">
+        <x:v>2.94837756214E+17</x:v>
+      </x:c>
+      <x:c r="C188" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D188" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E188" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F188" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G188" s="4">
+        <x:v>45779.4943967708</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:7">
+      <x:c r="A189" s="2">
+        <x:v>2.94562182854E+17</x:v>
+      </x:c>
+      <x:c r="B189" s="2">
+        <x:v>2.94837239122E+17</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D189" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E189" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F189" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G189" s="4">
+        <x:v>45779.4928571065</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:7">
+      <x:c r="A190" s="2">
+        <x:v>2.94561395263E+17</x:v>
+      </x:c>
+      <x:c r="B190" s="2">
+        <x:v>2.94836732849E+17</x:v>
+      </x:c>
+      <x:c r="C190" s="3" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D190" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E190" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F190" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G190" s="4">
+        <x:v>45779.4837414699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:7">
+      <x:c r="A191" s="2">
+        <x:v>2.94560979515E+17</x:v>
+      </x:c>
+      <x:c r="B191" s="2"/>
+      <x:c r="C191" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D191" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E191" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F191" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G191" s="4">
+        <x:v>45779.4789295718</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:7">
+      <x:c r="A192" s="2">
+        <x:v>2.9438735024E+17</x:v>
+      </x:c>
+      <x:c r="B192" s="2">
+        <x:v>2.9439031384E+17</x:v>
+      </x:c>
+      <x:c r="C192" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D192" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E192" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F192" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G192" s="4">
+        <x:v>45777.4693314815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:7">
+      <x:c r="A193" s="2">
+        <x:v>2.92759436385E+17</x:v>
+      </x:c>
+      <x:c r="B193" s="2">
+        <x:v>2.94823683836E+17</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D193" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E193" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F193" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G193" s="4">
+        <x:v>45758.6277359375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:7">
+      <x:c r="A194" s="2">
+        <x:v>2.87902282939E+17</x:v>
+      </x:c>
+      <x:c r="B194" s="2">
+        <x:v>2.87932249166E+17</x:v>
+      </x:c>
+      <x:c r="C194" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D194" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E194" s="3" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F194" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G194" s="4">
+        <x:v>45702.4106821644</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:7">
+      <x:c r="A195" s="2">
+        <x:v>2.87902217534E+17</x:v>
+      </x:c>
+      <x:c r="B195" s="2">
+        <x:v>2.87932184145E+17</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D195" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E195" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F195" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G195" s="4">
+        <x:v>45702.409925162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:7">
+      <x:c r="A196" s="2">
+        <x:v>2.87902155104E+17</x:v>
+      </x:c>
+      <x:c r="B196" s="2">
+        <x:v>2.87932017898E+17</x:v>
+      </x:c>
+      <x:c r="C196" s="3" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D196" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E196" s="3" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F196" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G196" s="4">
+        <x:v>45702.4092025926</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:7">
+      <x:c r="A197" s="2">
+        <x:v>2.87902085722E+17</x:v>
+      </x:c>
+      <x:c r="B197" s="2">
+        <x:v>2.87931953106E+17</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D197" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E197" s="3" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F197" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G197" s="4">
+        <x:v>45702.4083995602</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:7">
+      <x:c r="A198" s="2">
+        <x:v>2.8790201781E+17</x:v>
+      </x:c>
+      <x:c r="B198" s="2">
+        <x:v>2.87931883122E+17</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D198" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G198" s="4">
+        <x:v>45702.4076135417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:7">
+      <x:c r="A199" s="2">
+        <x:v>2.87901923897E+17</x:v>
+      </x:c>
+      <x:c r="B199" s="2">
+        <x:v>2.87931768712E+17</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D199" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E199" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F199" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G199" s="4">
+        <x:v>45702.4065265856</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:7">
+      <x:c r="A200" s="2">
+        <x:v>2.87901798346E+17</x:v>
+      </x:c>
+      <x:c r="B200" s="2">
+        <x:v>2.87931698506E+17</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D200" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E200" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F200" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G200" s="4">
+        <x:v>45702.4050734491</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:7">
+      <x:c r="A201" s="2">
         <x:v>2.87901540535E+17</x:v>
       </x:c>
-      <x:c r="B142" s="2">
+      <x:c r="B201" s="2">
         <x:v>2.87931621237E+17</x:v>
       </x:c>
-      <x:c r="C142" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G142" s="4">
+      <x:c r="C201" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D201" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E201" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F201" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G201" s="4">
         <x:v>45702.4020895255</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:autoFilter ref="A1:G142"/>
+  <x:autoFilter ref="A1:G201"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Export</vt:lpstr>
       <vt:lpstr>Export!Print_Area</vt:lpstr>
       <vt:lpstr>Export!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>